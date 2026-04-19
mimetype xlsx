--- v0 (2026-02-09)
+++ v1 (2026-04-19)
@@ -51,66 +51,66 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojose.sc.leg.br/media/</t>
+    <t>http://sapl.saojose.sc.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA A FILIAÇÃO DA CÂMARA MUNICIPAL DE SÃO JOSÉ/SC, NA ASSOCIAÇÃO BRASILEIRA DE TELEVISÃO E RÁDIOS LEGISLATIVAS – ASTRAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Michel da Silva Schlemper</t>
   </si>
   <si>
-    <t>https://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/1/200330155849dd49.pdf</t>
+    <t>http://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/1/200330155849dd49.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE SÃO JOSÉ, ESTADO DE SANTA CATARINA, MEDIANTE A MODALIDADE DE DELIBERAÇÃO REMOTA DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA RELACIONADA À PANDEMIA DO COVID-19 E ASSEMELHADOS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL DE ENFRENTAMENTO DA VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE SÃO JOSÉ/SC.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sandra Martins</t>
   </si>
@@ -141,51 +141,51 @@
   <si>
     <t>261</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Orvino Coelho de Ávila</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE PREVENÇÃO E COMBATE AO AVC- ACIDENTE VASCULAR CEREBRAL NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Sanderson</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DOS PARQUES INFANTIS E ACADEMIAS AO AR LIVRE LOCALIZADOS EM ÁREAS DE USO COLETIVO.</t>
   </si>
   <si>
-    <t>https://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/2/plo_0021-2020.pdf</t>
+    <t>http://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/2/plo_0021-2020.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO EMERGENCIAL DE COMBATE À COVID-19 - FECC, DESTINADO AO ENFRENTAMENTO DOS EFEITOS DA PANDEMIA DO NOVO CORONAVÍRUS NO MUNICÍPIO DE SÃO JOSÉ/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Crisitia de Sousa</t>
   </si>
   <si>
     <t>Autoriza a entrada de animais de estimação nos albergues, abrigos emergenciais e outros espaços públicos ou privados que atendem pessoas em situação de rua, durante sua permanência e sob responsabilidade dos usuários, no Município de São José/SC e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS ADICIONAIS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS (COVID-19), A FIM DE PROTEGER POPULAÇÕES ESPECIALMENTE VULNERÁVEIS NO MUNICÍPIO DE SÃO JOSÉ.</t>
   </si>
@@ -237,51 +237,51 @@
   <si>
     <t>71</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 1º DAS LEIS N.º 2.341, DE 26 DE NOVEMBRO DE 1991 E LEI Nº. 5.731, DE 14 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REVOGA A LEI N.° 5.783 E A LEI N.° 5.784, AMBAS DE 14 DE OUTUBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PALG</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/3/parecer_pl_0021-2020.pdf</t>
+    <t>http://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/3/parecer_pl_0021-2020.pdf</t>
   </si>
   <si>
     <t>Segunda Votação - Parecer ao(à) PROJETO DE LEI ORDINÁRIA (L) Nº 0021/2020 DAS COMISSÕES CCJR (COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO) E CFO (COMISSÃO DE FINANÇAS E ORÇAMENTO), QUE CRIA O FUNDO EMERGENCIAL DE COMBATE À COVID-19 - FECC, DESTINADO AO ENFRENTAMENTO DOS EFEITOS DA PANDEMIA DO NOVO CORONAVÍRUS NO MUNICÍPIO DE SÃO JOSÉ/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>VIST</t>
   </si>
   <si>
     <t>Pedido de Vistas</t>
   </si>
   <si>
     <t>Pedido de Vistas Projeto 153/2017. (Abel Veiga)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Pedido de Vistas ao Projeto de Lei Ordinária n.º 122/2019.</t>
   </si>
@@ -1380,68 +1380,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/1/200330155849dd49.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/2/plo_0021-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/3/parecer_pl_0021-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojose.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/1/200330155849dd49.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/2/plo_0021-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/sapl/public/materialegislativa/2020/3/parecer_pl_0021-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojose.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>